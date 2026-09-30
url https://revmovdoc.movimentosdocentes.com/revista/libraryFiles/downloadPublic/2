--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="44AE20D5" w14:textId="3496954B" w:rsidR="00EE4E48" w:rsidRPr="008A0589" w:rsidRDefault="003C2591" w:rsidP="008A0589">
       <w:pPr>
         <w:pStyle w:val="Ttulodotrabalho"/>
       </w:pPr>
       <w:r w:rsidRPr="008A0589">
         <w:t>TÍTULO</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:t>DO</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:t>TRABALHO</w:t>
@@ -82,52 +82,64 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Fonte: Times</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B10ECE" w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>. T</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>amanho</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -400,1076 +412,1289 @@
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r w:rsidR="00B10ECE" w:rsidRPr="00C470CD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> TRABAJO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268510BC" w14:textId="77777777" w:rsidR="00EE4E48" w:rsidRPr="00C470CD" w:rsidRDefault="00EE4E48" w:rsidP="006940CA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59DFB145" w14:textId="77777777" w:rsidR="00EE4E48" w:rsidRPr="008A0589" w:rsidRDefault="003C2591" w:rsidP="006940CA">
+    <w:p w14:paraId="2B750326" w14:textId="66F95624" w:rsidR="00EE4E48" w:rsidRPr="007176B2" w:rsidRDefault="003C2591" w:rsidP="007176B2">
       <w:pPr>
         <w:pStyle w:val="Entradaderesumo"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
+      <w:r w:rsidR="007176B2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esumo </w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eve conter </w:t>
+      </w:r>
+      <w:r w:rsidR="006940CA" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">até </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>150</w:t>
+      </w:r>
+      <w:r w:rsidR="006940CA" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>palavras no idioma do texto</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, sendo s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eguido das palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> redigido em </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">língua inglesa e do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em espanhol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. A redação deve seguir as orientações da ABNT (NBR</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6028</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mantendo</w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>estrutura indicada nes</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. O resumo deve apresentar a temática, os objetivos, a metodologia adotada,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>análise de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>conclusão.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formatação: fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>Times</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>New</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>tamanho</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0589" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>espaçamento</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0040" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0589" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>simples</w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A0589" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2B750326" w14:textId="3618C43B" w:rsidR="00EE4E48" w:rsidRPr="008A0589" w:rsidRDefault="000C0040" w:rsidP="00387A3E">
-[...534 lines deleted...]
-    <w:p w14:paraId="43069E99" w14:textId="7917CD3E" w:rsidR="0057792C" w:rsidRPr="008A0589" w:rsidRDefault="003C2591" w:rsidP="006940CA">
+    <w:p w14:paraId="43069E99" w14:textId="7917CD3E" w:rsidR="0057792C" w:rsidRPr="008A0589" w:rsidRDefault="003C2591" w:rsidP="007176B2">
       <w:pPr>
         <w:pStyle w:val="CorpodoResumo"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Palavras-chave:</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A0589">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Uma; Duas; Três; Quatro; Cinco.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5EBB55" w14:textId="77777777" w:rsidR="00EE4E48" w:rsidRPr="008A0589" w:rsidRDefault="00EE4E48" w:rsidP="006940CA">
+    <w:p w14:paraId="2B5EBB55" w14:textId="77777777" w:rsidR="00EE4E48" w:rsidRPr="008A0589" w:rsidRDefault="00EE4E48" w:rsidP="007176B2">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C4565F2" w14:textId="77777777" w:rsidR="00EE4E48" w:rsidRPr="008A0589" w:rsidRDefault="003C2591" w:rsidP="006940CA">
+    <w:p w14:paraId="63CC00D9" w14:textId="323987F0" w:rsidR="0057792C" w:rsidRPr="007176B2" w:rsidRDefault="003C2591" w:rsidP="007176B2">
       <w:pPr>
         <w:pStyle w:val="Entradaderesumo"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007176B2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5BCC" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deve conter </w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de 150</w:t>
+      </w:r>
+      <w:r w:rsidR="008A0589" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">palavras </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>em língua inglesa</w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sendo seguido das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009F5BCC" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. A redação deve seguir as orientações da ABNT (NBR 6028:2021), mantendo-se a</w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estrutura indicada neste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eve apresentar a temática, os objetivos, a metodologia adotada,</w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>análise de</w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dados</w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e a</w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>conclusão.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-[...215 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Formatação: fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Times</w:t>
       </w:r>
-      <w:r w:rsidR="0057792C" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0057792C" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>New</w:t>
       </w:r>
-      <w:r w:rsidR="0057792C" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0057792C" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Roman,</w:t>
       </w:r>
-      <w:r w:rsidR="0057792C" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0057792C" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>tamanho</w:t>
       </w:r>
-      <w:r w:rsidR="0057792C" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A0589" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="008A0589" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="0057792C" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0057792C" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="0057792C" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0057792C" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>espaçamento</w:t>
       </w:r>
-      <w:r w:rsidR="0057792C" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A0589" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="008A0589" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>simples</w:t>
       </w:r>
-      <w:r w:rsidR="0057792C" w:rsidRPr="00C470CD">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0057792C" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244981F7" w14:textId="73E9357A" w:rsidR="00EE4E48" w:rsidRPr="008A0589" w:rsidRDefault="003C2591" w:rsidP="006940CA">
+    <w:p w14:paraId="244981F7" w14:textId="73E9357A" w:rsidR="00EE4E48" w:rsidRPr="008A0589" w:rsidRDefault="003C2591" w:rsidP="007176B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1530,439 +1755,541 @@
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0057792C" w:rsidRPr="008A0589">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>língua portuguesa.</w:t>
       </w:r>
       <w:r w:rsidR="0057792C" w:rsidRPr="008A0589">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1451E522" w14:textId="77777777" w:rsidR="00E372F4" w:rsidRPr="008A0589" w:rsidRDefault="00E372F4" w:rsidP="006940CA">
+    <w:p w14:paraId="1451E522" w14:textId="77777777" w:rsidR="00E372F4" w:rsidRPr="008A0589" w:rsidRDefault="00E372F4" w:rsidP="007176B2">
       <w:pPr>
         <w:pStyle w:val="Entradaderesumo"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="330BA13F" w14:textId="2BA28194" w:rsidR="00EE4E48" w:rsidRPr="008A0589" w:rsidRDefault="003C2591" w:rsidP="006940CA">
+    <w:p w14:paraId="06BE0477" w14:textId="43F99A0B" w:rsidR="009A486B" w:rsidRPr="007176B2" w:rsidRDefault="003C2591" w:rsidP="007176B2">
       <w:pPr>
         <w:pStyle w:val="Entradaderesumo"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007176B2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5BCC" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008A009B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5BCC" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F5BCC" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deve conter de 150 palavras </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>em espanhol</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5BCC" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sendo seguido das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>palabras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clave. A redação deve seguir as orientações da ABNT (NBR 6028:2021), mantendo-se a</w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estrutura indicada neste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Deve apresentar a temática, os objetivos, a metodologia adotada,</w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>análise de</w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dados</w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e a</w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>conclusão.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formatação: fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>Times</w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>New</w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>tamanho</w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0589" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>espaçamento</w:t>
+      </w:r>
+      <w:r w:rsidR="009A486B" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0589" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>simples</w:t>
+      </w:r>
+      <w:r w:rsidR="00324EF9" w:rsidRPr="007176B2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="06BE0477" w14:textId="7B546431" w:rsidR="009A486B" w:rsidRPr="008A0589" w:rsidRDefault="009F5BCC" w:rsidP="006940CA">
-[...343 lines deleted...]
-    <w:p w14:paraId="42BE0BEB" w14:textId="0DA51491" w:rsidR="00EE4E48" w:rsidRPr="008A0589" w:rsidRDefault="003C2591" w:rsidP="006940CA">
+    <w:p w14:paraId="42BE0BEB" w14:textId="0DA51491" w:rsidR="00EE4E48" w:rsidRPr="008A0589" w:rsidRDefault="003C2591" w:rsidP="007176B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A0589">
-[...5 lines deleted...]
-        <w:t>Palabras clave:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Palabras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clave:</w:t>
       </w:r>
       <w:r w:rsidR="008A0589" w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A0589" w:rsidRPr="008A0589">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Uma; Duas; Três; Quatro; Cinco.</w:t>
       </w:r>
       <w:r w:rsidR="008A0589">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A486B" w:rsidRPr="008A0589">
@@ -2001,102 +2328,111 @@
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A486B" w:rsidRPr="008A0589">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>língua portuguesa.</w:t>
       </w:r>
       <w:r w:rsidR="009A486B" w:rsidRPr="008A0589">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDC032D" w14:textId="77777777" w:rsidR="00EE4E48" w:rsidRDefault="00EE4E48" w:rsidP="006940CA">
+    <w:p w14:paraId="0FDC032D" w14:textId="77777777" w:rsidR="00EE4E48" w:rsidRDefault="00EE4E48" w:rsidP="007176B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74032C4B" w14:textId="77777777" w:rsidR="00363B3F" w:rsidRPr="00357509" w:rsidRDefault="00363B3F" w:rsidP="006940CA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38C73960" w14:textId="6F94B5BE" w:rsidR="004B777C" w:rsidRDefault="008A0589" w:rsidP="006940CA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="003C2591">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Se houver epígrafe,</w:t>
       </w:r>
       <w:r w:rsidR="004B777C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> ela deve seguir esta formatação: fonte </w:t>
       </w:r>
       <w:r w:rsidR="003C2591">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003C2591">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004B777C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>, tamanho</w:t>
       </w:r>
       <w:r w:rsidR="003C2591">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 11, </w:t>
       </w:r>
       <w:r w:rsidR="004B777C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">em itálico; </w:t>
       </w:r>
       <w:r w:rsidR="003C2591">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">espaçamento </w:t>
       </w:r>
       <w:r w:rsidR="006F4ECB">
@@ -2253,56 +2589,65 @@
         <w:t>(Fonte:</w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Times New</w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-5"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Roman 12,</w:t>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12,</w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>alinhado</w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
@@ -2456,56 +2801,58 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E7AF0">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">o arquivo enviado </w:t>
       </w:r>
       <w:r w:rsidR="00E55E36">
         <w:t>não esteja</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de acordo com es</w:t>
       </w:r>
       <w:r w:rsidR="00E55E36">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E55E36">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>, o texto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">não será encaminhado para avaliação. </w:t>
       </w:r>
       <w:r w:rsidR="009E7AF0">
         <w:t>Portanto, d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">igite o </w:t>
       </w:r>
       <w:r w:rsidR="00E55E36">
         <w:t xml:space="preserve">conteúdo de seu artigo </w:t>
       </w:r>
       <w:r>
@@ -2526,76 +2873,104 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E55E36" w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Recuo de parágrafo de 1,25 cm, f</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">onte Times New Roman 12, </w:t>
+        <w:t xml:space="preserve">onte Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357509">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357509">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, </w:t>
       </w:r>
       <w:r w:rsidR="00E55E36" w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">entrelinha </w:t>
       </w:r>
       <w:r w:rsidR="006F4ECB">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>1,15</w:t>
       </w:r>
       <w:r w:rsidR="00E55E36" w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>, espaçamento entre parágrafos de 6 pt</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, espaçamento entre parágrafos de 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E55E36" w:rsidRPr="00357509">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E55E36">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286BDA23" w14:textId="325D561A" w:rsidR="00EE4E48" w:rsidRDefault="003C2591" w:rsidP="006940CA">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
       </w:pPr>
@@ -2836,51 +3211,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>texto.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00357509">
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
-        <w:t>A entrada da referência deve obedecer ao sistema autor-data, conforme a ABNT NBR 10520:2023, com indicação de autoria pelo sobrenome do autor, em letras maiúsuclas e minúsculas.</w:t>
+        <w:t xml:space="preserve">A entrada da referência deve obedecer ao sistema autor-data, conforme a ABNT NBR 10520:2023, com indicação de autoria pelo sobrenome do autor, em letras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00357509">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t>maiúsuclas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00357509">
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e minúsculas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C9E09E" w14:textId="5BBCEC19" w:rsidR="003924DE" w:rsidRPr="003924DE" w:rsidRDefault="003924DE" w:rsidP="003924DE">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lorem</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ipsum</w:t>
@@ -2898,173 +3287,201 @@
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>amet,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-58"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>elit.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ut</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>turpis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ipsum</w:t>
@@ -3080,344 +3497,406 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>amet,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-58"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>elit.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ut</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>turpis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>tincidunt. Lorem</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Lorem</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>amet,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-58"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>elit.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ut</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>turpis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ipsum</w:t>
@@ -3433,149 +3912,182 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>amet,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-58"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>elit.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Ut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vulputate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>turpis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>at</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>tincidunt.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidDel="006377BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8C61CD" w14:textId="06E6B262" w:rsidR="00EE4E48" w:rsidRPr="00357509" w:rsidRDefault="003C2591" w:rsidP="008A0589">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Citações diretas </w:t>
       </w:r>
       <w:r w:rsidR="00E55E36">
         <w:t>com quatro ou mais</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> linhas devem </w:t>
       </w:r>
       <w:r w:rsidR="00E26BE5">
         <w:t>ficar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> separadas do corpo</w:t>
       </w:r>
@@ -3723,51 +4235,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E26BE5">
         <w:t>Devem seguir esta formatação:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E26BE5" w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>onte Times New Roman 1</w:t>
+        <w:t xml:space="preserve">onte Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357509">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357509">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="008A0589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, espaçamento </w:t>
       </w:r>
       <w:r w:rsidR="006F4ECB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
@@ -3810,279 +4342,317 @@
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r>
         <w:t>exemplo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>abaixo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33AE43F3" w14:textId="5B0FB790" w:rsidR="00EE4E48" w:rsidRPr="008A0589" w:rsidRDefault="006377BE" w:rsidP="008A0589">
       <w:pPr>
         <w:pStyle w:val="Citao"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Lorem</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>amet,</w:t>
-      </w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C470CD">
+        <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:spacing w:val="-58"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>elit.</w:t>
-      </w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C470CD">
+        <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ut</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>turpis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4116,296 +4686,344 @@
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0589">
-[...5 lines deleted...]
-        <w:t>amet,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-58"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0589">
-[...5 lines deleted...]
-        <w:t>elit.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ut</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>turpis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0589">
-[...5 lines deleted...]
-        <w:t>tincidunt. Ut</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Ut</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>turpis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4439,156 +5057,182 @@
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0589">
-[...5 lines deleted...]
-        <w:t>amet,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-58"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0589">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">elit. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>O ponto final deve ser colocado ao final da citação, ou seja, após a indicação da referência, nunca ao final do texto citado. Na entrada de referência, o sobrenome do autor deve ser grafado somente com a inicial maiúscula</w:t>
       </w:r>
       <w:r w:rsidR="00357509" w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, conforme indicado anteriormente</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00556367" w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Luck</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4814,56 +5458,65 @@
         <w:t>(Fonte:</w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Times New</w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-5"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Roman 12,</w:t>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12,</w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>alinhado</w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006377BE" w:rsidRPr="00E81158">
@@ -5013,72 +5666,74 @@
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ew</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00322092" w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>oman</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00322092" w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
@@ -5132,51 +5787,59 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614C97C2" w14:textId="77777777" w:rsidR="003924DE" w:rsidRDefault="003924DE" w:rsidP="006940CA">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61710657" w14:textId="2D243687" w:rsidR="00EE4E48" w:rsidRDefault="003C2591" w:rsidP="006940CA">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Configuração do texto: </w:t>
       </w:r>
       <w:r w:rsidR="00322092">
         <w:t xml:space="preserve">fonte </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Times New Roman 12, justificado, espaçamento </w:t>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 12, justificado, espaçamento </w:t>
       </w:r>
       <w:r w:rsidR="006F4ECB">
         <w:t>1,15 cm</w:t>
       </w:r>
       <w:r>
         <w:t>, com</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">recuo na </w:t>
       </w:r>
       <w:r w:rsidR="00322092">
         <w:t xml:space="preserve">primeira </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">linha dos </w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:bCs/>
@@ -5373,69 +6036,85 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571F2D09" w14:textId="05020627" w:rsidR="00EE4E48" w:rsidRPr="008A0589" w:rsidRDefault="00677D2D" w:rsidP="008A0589">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Ilustrações de q</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:t>ualquer tipo deve</w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:t xml:space="preserve"> ser precedida</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
-        <w:t xml:space="preserve"> de sua palavra designativa (desenho, esquema, fuxograma, fotograf</w:t>
+        <w:t xml:space="preserve"> de sua palavra designativa (desenho, esquema, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357509">
+        <w:t>fuxograma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357509">
+        <w:t>, fotograf</w:t>
       </w:r>
       <w:r w:rsidR="009E7AF0">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:t>a, gráf</w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:t>co, mapa, organograma, planta, quadro, retrato, f</w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
-        <w:t>gura, imagem, entre outros), seguida de seu número de ordem de ocorrência no texto, em algarismos arábicos, de travessão e do respectivo título. Imediatamente após a ilustração, deve-se indicar a fonte consultada (elemento obrigatório, mesmo que seja produção do próprio autor) conforme a ABNT NBR 10520</w:t>
+        <w:t xml:space="preserve">gura, imagem, entre outros), seguida de seu número de ordem de ocorrência no texto, em algarismos arábicos, de travessão e do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357509">
+        <w:t>respectivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357509">
+        <w:t xml:space="preserve"> título. Imediatamente após a ilustração, deve-se indicar a fonte consultada (elemento obrigatório, mesmo que seja produção do próprio autor) conforme a ABNT NBR 10520</w:t>
       </w:r>
       <w:r>
         <w:t>:2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:t xml:space="preserve">, legenda, notas e outras informações necessárias à sua compreensão (se houver). A ilustração deve ser citada no texto </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(exemplo, </w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Figura 1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:t>e inserida o mais próximo possível do trecho a que se refere</w:t>
       </w:r>
@@ -5504,51 +6183,69 @@
         </w:rPr>
         <w:t>Logo</w:t>
       </w:r>
       <w:r w:rsidRPr="00677D2D">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006377BE">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
       <w:r w:rsidR="008A0589">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Revista Mov Doc.</w:t>
+        <w:t xml:space="preserve"> Revista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008A0589">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008A0589">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A9F6BA" w14:textId="711B2DBD" w:rsidR="008A0589" w:rsidRDefault="003924DE" w:rsidP="008A0589">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A2F65DB" wp14:editId="77ED9933">
             <wp:extent cx="5762625" cy="2876550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="67" name="Imagem 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5598,59 +6295,61 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fonte:</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008A0589">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MovDoc</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024)</w:t>
       </w:r>
       <w:r w:rsidR="008A0589">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC4ADC0" w14:textId="77777777" w:rsidR="00EE4E48" w:rsidRPr="00715AD7" w:rsidRDefault="00EE4E48" w:rsidP="006940CA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -5695,173 +6394,201 @@
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>amet,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-58"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>elit.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ut</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>turpis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ipsum</w:t>
@@ -5877,344 +6604,406 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>amet,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-58"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>elit.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ut</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>turpis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>tincidunt. Lorem</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Lorem</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>amet,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-58"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>elit.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ut</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vulputate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>turpis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ipsum</w:t>
@@ -6230,150 +7019,183 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>amet,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-58"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715AD7">
-[...3 lines deleted...]
-        <w:t>elit.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Ut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vulputate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>turpis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>at</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>tincidunt.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidDel="006377BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69732BCD" w14:textId="77777777" w:rsidR="003F4501" w:rsidRDefault="003F4501" w:rsidP="006940CA">
       <w:pPr>
         <w:pStyle w:val="Ttulonvel1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02645368" w14:textId="77777777" w:rsidR="00EE4E48" w:rsidRDefault="006377BE" w:rsidP="006940CA">
       <w:pPr>
         <w:pStyle w:val="Ttulonvel1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r w:rsidR="003C2591">
         <w:t>Considerações</w:t>
       </w:r>
       <w:r w:rsidR="003C2591">
         <w:rPr>
           <w:spacing w:val="-1"/>
@@ -6394,56 +7216,65 @@
         <w:t>(Fonte:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Times New</w:t>
       </w:r>
       <w:r w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-5"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Roman 12,</w:t>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E81158">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>alinhado</w:t>
       </w:r>
       <w:r w:rsidRPr="00E81158">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E81158">
@@ -6498,151 +7329,1509 @@
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> amet, consectetur adipiscing elit. Ut vulputate tincidunt turpis at tincidunt lorem ipsum dolor sit amet, consectetur adipiscing elit. Ut vulputate tincidunt turpis at tincidunt. Lorem ipsum dolor </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum dolor </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> amet, consectetur adipiscing elit. Ut vulputate tincidunt turpis at tincidunt lorem ipsum dolor sit amet, consectetur adipiscing elit. Ut vulputate tincidunt turpis at tincidunt.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7" w:rsidDel="006377BE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> amet, consectetur adipiscing elit. Ut vulputate tincidunt turpis at tincidunt lorem ipsum dolor sit amet, consectetur adipiscing elit. Ut vulputate tincidunt turpis at tincidunt. Lorem ipsum dolor </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum dolor </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> amet, consectetur adipiscing elit. Ut vulputate tincidunt turpis at tincidunt lorem ipsum dolor sit amet, consectetur adipiscing elit. Ut vulputate tincidunt turpis at tincidunt.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7" w:rsidDel="006377BE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> amet, consectetur adipiscing elit. Ut vulputate tincidunt turpis at tincidunt lorem ipsum dolor sit amet, consectetur adipiscing elit. Ut vulputate tincidunt turpis at tincidunt. Lorem ipsum dolor </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum dolor </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00715AD7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> amet, consectetur adipiscing elit. Ut vulputate tincidunt turpis at tincidunt lorem ipsum dolor sit amet, consectetur adipiscing elit. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715AD7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C470CD">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Ut vulputate tincidunt turpis at tincidunt.</w:t>
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C470CD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C470CD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C470CD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C470CD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C470CD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C470CD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C470CD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C470CD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C470CD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C470CD">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C470CD" w:rsidDel="006377BE">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E642EE" w14:textId="77777777" w:rsidR="006377BE" w:rsidRDefault="006377BE" w:rsidP="00357509">
       <w:pPr>
         <w:pStyle w:val="Ttulonvel1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64A28D96" w14:textId="77777777" w:rsidR="00EE4E48" w:rsidRDefault="003C2591" w:rsidP="00357509">
       <w:pPr>
         <w:pStyle w:val="Ttulonvel1"/>
       </w:pPr>
       <w:r w:rsidRPr="00357509">
         <w:t xml:space="preserve">Referências </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B1E92BA" w14:textId="77777777" w:rsidR="00EE4E48" w:rsidRDefault="00EE4E48">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="3"/>
@@ -6686,51 +8875,71 @@
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009E7AF0">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">fonte </w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New Roman 12, </w:t>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357509">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357509">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, </w:t>
       </w:r>
       <w:r w:rsidR="009E7AF0">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">texto </w:t>
       </w:r>
       <w:r w:rsidRPr="00357509">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">alinhado </w:t>
       </w:r>
       <w:r w:rsidR="009E7AF0">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
@@ -7192,55 +9401,63 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15A84EA4" w14:textId="77777777" w:rsidR="00EE4E48" w:rsidRPr="00505503" w:rsidRDefault="003C2591" w:rsidP="00357509">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>LUCK,</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A0589">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Heloisa. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Heloisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A0589">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Liderança</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0589">
         <w:rPr>
@@ -7351,60 +9568,60 @@
     </w:p>
     <w:p w14:paraId="0A9352C6" w14:textId="79BA6866" w:rsidR="00EE4E48" w:rsidRPr="003924DE" w:rsidRDefault="003F4501" w:rsidP="003924DE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="548DD4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Publicado em: XXXX de XXXX</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EE4E48" w:rsidRPr="003924DE" w:rsidSect="008A0589">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="510" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15FC0A65" w14:textId="77777777" w:rsidR="00D15A16" w:rsidRDefault="00D15A16">
+    <w:p w14:paraId="413E4618" w14:textId="77777777" w:rsidR="001F366D" w:rsidRDefault="001F366D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="658CB503" w14:textId="77777777" w:rsidR="00D15A16" w:rsidRDefault="00D15A16">
+    <w:p w14:paraId="4DEB4782" w14:textId="77777777" w:rsidR="001F366D" w:rsidRDefault="001F366D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -7412,105 +9629,113 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir Next LT Pro Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Impact">
     <w:panose1 w:val="020B0806030902050204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Avenir">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37BCA98A" w14:textId="77777777" w:rsidR="007A0261" w:rsidRDefault="00D35DB7" w:rsidP="00D35DB7">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59048BA7" w14:textId="77777777" w:rsidR="00D15A16" w:rsidRDefault="00D15A16">
+    <w:p w14:paraId="2D7D1CFF" w14:textId="77777777" w:rsidR="001F366D" w:rsidRDefault="001F366D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D2A3AB1" w14:textId="77777777" w:rsidR="00D15A16" w:rsidRDefault="00D15A16">
+    <w:p w14:paraId="07F61CE3" w14:textId="77777777" w:rsidR="001F366D" w:rsidRDefault="001F366D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4450F3D1" w14:textId="77777777" w:rsidR="00363B3F" w:rsidRPr="00357509" w:rsidRDefault="00363B3F" w:rsidP="00357509">
       <w:pPr>
         <w:pStyle w:val="Notaderodap"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Não</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
@@ -7594,69 +9819,71 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> aplique: fonte </w:t>
       </w:r>
       <w:r>
         <w:t>Times</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>New</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Roman</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">10, espaçamento simples, texto justificado. Caso haja mais de uma linha, o alinhamento deve seguir a primeira palavra da nota. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10485" w:type="dxa"/>
       <w:tblInd w:w="-709" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2689"/>
       <w:gridCol w:w="7796"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D35DB7" w:rsidRPr="00D35DB7" w14:paraId="314D2624" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="699"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2689" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="11AE7813" w14:textId="464AB70A" w:rsidR="00D35DB7" w:rsidRPr="00D35DB7" w:rsidRDefault="003924DE" w:rsidP="00D35DB7">
           <w:pPr>
             <w:widowControl/>
             <w:autoSpaceDE/>
             <w:autoSpaceDN/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
@@ -7706,123 +9933,183 @@
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1314450" cy="657225"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7796" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6D412905" w14:textId="77777777" w:rsidR="00D35DB7" w:rsidRPr="00D35DB7" w:rsidRDefault="00D35DB7" w:rsidP="00D35DB7">
+        <w:p w14:paraId="6D412905" w14:textId="31C97DE7" w:rsidR="00D35DB7" w:rsidRPr="007176B2" w:rsidRDefault="00D35DB7" w:rsidP="00D35DB7">
           <w:pPr>
             <w:widowControl/>
             <w:autoSpaceDE/>
             <w:autoSpaceDN/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Avenir Next LT Pro Light" w:eastAsia="Impact" w:hAnsi="Avenir Next LT Pro Light" w:cs="Impact"/>
+              <w:rFonts w:ascii="Avenir" w:eastAsia="Impact" w:hAnsi="Avenir" w:cs="Impact"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="153D63"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D35DB7">
+          <w:r w:rsidRPr="007176B2">
             <w:rPr>
-              <w:rFonts w:ascii="Avenir Next LT Pro Light" w:eastAsia="Impact" w:hAnsi="Avenir Next LT Pro Light" w:cs="Impact"/>
+              <w:rFonts w:ascii="Avenir" w:eastAsia="Impact" w:hAnsi="Avenir" w:cs="Impact"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="153D63"/>
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
             <w:t>Revista Internacional Movimentos Docentes</w:t>
           </w:r>
+          <w:r w:rsidR="007176B2">
+            <w:rPr>
+              <w:rFonts w:ascii="Avenir" w:eastAsia="Impact" w:hAnsi="Avenir" w:cs="Impact"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="153D63"/>
+              <w:lang w:eastAsia="pt-BR"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> (MOVDOC)</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="77CFA6E4" w14:textId="77777777" w:rsidR="00D35DB7" w:rsidRPr="00C470CD" w:rsidRDefault="00D35DB7" w:rsidP="00D35DB7">
+        <w:p w14:paraId="77CFA6E4" w14:textId="0D8EA2F4" w:rsidR="00D35DB7" w:rsidRPr="007176B2" w:rsidRDefault="00D35DB7" w:rsidP="00D35DB7">
           <w:pPr>
             <w:widowControl/>
             <w:autoSpaceDE/>
             <w:autoSpaceDN/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Avenir Next LT Pro Light" w:eastAsia="Impact" w:hAnsi="Avenir Next LT Pro Light" w:cs="Impact"/>
+              <w:rFonts w:ascii="Avenir" w:eastAsia="Impact" w:hAnsi="Avenir" w:cs="Impact"/>
               <w:color w:val="153D63"/>
               <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C470CD">
+          <w:r w:rsidRPr="007176B2">
             <w:rPr>
-              <w:rFonts w:ascii="Avenir Next LT Pro Light" w:eastAsia="Impact" w:hAnsi="Avenir Next LT Pro Light" w:cs="Impact"/>
+              <w:rFonts w:ascii="Avenir" w:eastAsia="Impact" w:hAnsi="Avenir" w:cs="Impact"/>
               <w:color w:val="153D63"/>
               <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
             </w:rPr>
             <w:t xml:space="preserve">ISSN: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00C470CD">
+          <w:r w:rsidRPr="007176B2">
             <w:rPr>
-              <w:rFonts w:ascii="Avenir Next LT Pro Light" w:eastAsia="Impact" w:hAnsi="Avenir Next LT Pro Light" w:cs="Impact"/>
+              <w:rFonts w:ascii="Avenir" w:eastAsia="Impact" w:hAnsi="Avenir" w:cs="Impact"/>
               <w:color w:val="153D63"/>
               <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
             </w:rPr>
             <w:br/>
-            <w:t>Vol. 1, n. 1, p.x-x, 2024</w:t>
+            <w:t xml:space="preserve">Vol. </w:t>
+          </w:r>
+          <w:r w:rsidR="007176B2">
+            <w:rPr>
+              <w:rFonts w:ascii="Avenir" w:eastAsia="Impact" w:hAnsi="Avenir" w:cs="Impact"/>
+              <w:color w:val="153D63"/>
+              <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            </w:rPr>
+            <w:t>X</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007176B2">
+            <w:rPr>
+              <w:rFonts w:ascii="Avenir" w:eastAsia="Impact" w:hAnsi="Avenir" w:cs="Impact"/>
+              <w:color w:val="153D63"/>
+              <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidR="007176B2">
+            <w:rPr>
+              <w:rFonts w:ascii="Avenir" w:eastAsia="Impact" w:hAnsi="Avenir" w:cs="Impact"/>
+              <w:color w:val="153D63"/>
+              <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            </w:rPr>
+            <w:t>ANO</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007176B2">
+            <w:rPr>
+              <w:rFonts w:ascii="Avenir" w:eastAsia="Impact" w:hAnsi="Avenir" w:cs="Impact"/>
+              <w:color w:val="153D63"/>
+              <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="007176B2">
+            <w:rPr>
+              <w:rFonts w:ascii="Avenir" w:eastAsia="Impact" w:hAnsi="Avenir" w:cs="Impact"/>
+              <w:color w:val="153D63"/>
+              <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            </w:rPr>
+            <w:t>p.x</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="007176B2">
+            <w:rPr>
+              <w:rFonts w:ascii="Avenir" w:eastAsia="Impact" w:hAnsi="Avenir" w:cs="Impact"/>
+              <w:color w:val="153D63"/>
+              <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            </w:rPr>
+            <w:t>-x</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="74425F41" w14:textId="77777777" w:rsidR="00D35DB7" w:rsidRPr="00D35DB7" w:rsidRDefault="00D35DB7" w:rsidP="00D35DB7">
           <w:pPr>
             <w:widowControl/>
             <w:autoSpaceDE/>
             <w:autoSpaceDN/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Avenir Next LT Pro Light" w:eastAsia="Impact" w:hAnsi="Avenir Next LT Pro Light" w:cs="Impact"/>
               <w:color w:val="153D63"/>
               <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D35DB7">
+          <w:r w:rsidRPr="007176B2">
             <w:rPr>
-              <w:rFonts w:ascii="Avenir Next LT Pro Light" w:eastAsia="Impact" w:hAnsi="Avenir Next LT Pro Light" w:cs="Impact"/>
+              <w:rFonts w:ascii="Avenir" w:eastAsia="Impact" w:hAnsi="Avenir" w:cs="Impact"/>
               <w:color w:val="153D63"/>
               <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
             </w:rPr>
             <w:t>DOI:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="77BD11B6" w14:textId="64F8B9D6" w:rsidR="007A0261" w:rsidRPr="00D35DB7" w:rsidRDefault="003924DE" w:rsidP="00D35DB7">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F6052A9" wp14:editId="3B0C612C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -7868,51 +10155,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="025B1B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4F866B0"/>
     <w:lvl w:ilvl="0" w:tplc="2402C638">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8484,124 +10771,127 @@
       <w:pPr>
         <w:ind w:left="6219" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1729260966">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="986546160">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2054116648">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="757142139">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="803426832">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE4E48"/>
     <w:rsid w:val="0003701C"/>
     <w:rsid w:val="00054846"/>
     <w:rsid w:val="00065F55"/>
     <w:rsid w:val="0009032B"/>
     <w:rsid w:val="000A169C"/>
     <w:rsid w:val="000C0040"/>
     <w:rsid w:val="000C0174"/>
     <w:rsid w:val="000D4DD3"/>
     <w:rsid w:val="000D6F63"/>
     <w:rsid w:val="00154680"/>
+    <w:rsid w:val="001F366D"/>
     <w:rsid w:val="00203DC3"/>
     <w:rsid w:val="00301BA2"/>
     <w:rsid w:val="00322092"/>
     <w:rsid w:val="00324EF9"/>
     <w:rsid w:val="003471B1"/>
     <w:rsid w:val="00357509"/>
     <w:rsid w:val="00363B3F"/>
     <w:rsid w:val="00387A3E"/>
     <w:rsid w:val="003924DE"/>
+    <w:rsid w:val="003B3874"/>
     <w:rsid w:val="003C2591"/>
     <w:rsid w:val="003F4501"/>
     <w:rsid w:val="003F6F4B"/>
     <w:rsid w:val="00475ACB"/>
     <w:rsid w:val="004B777C"/>
     <w:rsid w:val="004D5ADF"/>
     <w:rsid w:val="004F0A44"/>
     <w:rsid w:val="004F5192"/>
     <w:rsid w:val="00505503"/>
     <w:rsid w:val="00556367"/>
     <w:rsid w:val="0057792C"/>
     <w:rsid w:val="0058260B"/>
     <w:rsid w:val="005A398B"/>
     <w:rsid w:val="005D30DE"/>
     <w:rsid w:val="006059A4"/>
     <w:rsid w:val="006377BE"/>
     <w:rsid w:val="00677D2D"/>
     <w:rsid w:val="00682E99"/>
     <w:rsid w:val="00684839"/>
     <w:rsid w:val="006940CA"/>
     <w:rsid w:val="006D1DA5"/>
     <w:rsid w:val="006E1DF4"/>
     <w:rsid w:val="006F4ECB"/>
     <w:rsid w:val="00715AD7"/>
+    <w:rsid w:val="007176B2"/>
     <w:rsid w:val="007267EE"/>
     <w:rsid w:val="007A0261"/>
     <w:rsid w:val="007B3E36"/>
     <w:rsid w:val="007C0516"/>
     <w:rsid w:val="007D6419"/>
     <w:rsid w:val="008079AD"/>
     <w:rsid w:val="00823C50"/>
     <w:rsid w:val="008A009B"/>
     <w:rsid w:val="008A0589"/>
     <w:rsid w:val="008D0AAB"/>
     <w:rsid w:val="0091584F"/>
     <w:rsid w:val="009A23AD"/>
     <w:rsid w:val="009A486B"/>
     <w:rsid w:val="009C1A57"/>
     <w:rsid w:val="009E7AF0"/>
     <w:rsid w:val="009F5BCC"/>
     <w:rsid w:val="00AD572F"/>
     <w:rsid w:val="00B10ECE"/>
     <w:rsid w:val="00B72E36"/>
     <w:rsid w:val="00BA4620"/>
     <w:rsid w:val="00BA5003"/>
     <w:rsid w:val="00BC0C70"/>
     <w:rsid w:val="00BF1C39"/>
     <w:rsid w:val="00C06860"/>
     <w:rsid w:val="00C470CD"/>
@@ -9831,74 +12121,74 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1296</Words>
-  <Characters>6999</Characters>
+  <Characters>7002</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8279</CharactersWithSpaces>
+  <CharactersWithSpaces>8282</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>6684705</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.scielo.br/%26gt</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6684705</vt:i4>
       </vt:variant>
       <vt:variant>